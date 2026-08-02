--- v0 (2025-10-07)
+++ v1 (2026-08-02)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="3878B254" w14:textId="77777777" w:rsidR="00EE086B" w:rsidRDefault="00EE086B" w:rsidP="00BA79DF">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="095E04DB" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRDefault="00B678D9" w:rsidP="00BA79DF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76ECEBD8" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRPr="00922980" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:pStyle w:val="IJASEITAuthorName"/>
         <w:bidi/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -214,518 +214,1013 @@
         <w:t>uthor</w:t>
       </w:r>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07E3A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12 </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E07E3A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3556BCE8" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRPr="006C318F" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
+    <w:p w14:paraId="3556BCE8" w14:textId="4FCCF40D" w:rsidR="00B678D9" w:rsidRPr="006C318F" w:rsidRDefault="00B678D9" w:rsidP="00315816">
       <w:pPr>
         <w:pStyle w:val="IJASEITAuthorName"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="af"/>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliation  1</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Institution, Department, Postal Code, Country). E-mail:</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C318F">
-        <w:rPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk50902634"/>
+      <w:r w:rsidR="00315816" w:rsidRPr="00315816">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk50902634"/>
-      <w:r w:rsidRPr="006C318F">
+      <w:r w:rsidR="00315816" w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00315816">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C318F">
+      <w:r w:rsidR="00315816" w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00315816">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C318F">
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00315816" w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-    <w:p w14:paraId="5B99E0C1" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRPr="006C318F" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
+      <w:r w:rsidR="00247928">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,ORCID</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00247928">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profile link</w:t>
+      </w:r>
+      <w:r w:rsidR="00315816">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00315816" w:rsidRPr="006C318F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="00315816">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00315816" w:rsidRPr="006C318F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00315816">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00315816" w:rsidRPr="006C318F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B99E0C1" w14:textId="24A3AF6B" w:rsidR="00B678D9" w:rsidRPr="006C318F" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk50898724"/>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="af"/>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliation  2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Institution, Department, Postal Code, Country). E-mail: (1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C318F">
-[...24 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00247928" w:rsidRPr="00247928">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00247928">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,ORCID</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00247928">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profile link</w:t>
+      </w:r>
+      <w:r w:rsidR="00315816">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00315816" w:rsidRPr="006C318F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="00315816">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00315816" w:rsidRPr="006C318F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00315816">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00315816" w:rsidRPr="006C318F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3950291A" w14:textId="685A61C8" w:rsidR="00B678D9" w:rsidRPr="006C318F" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C318F">
+        <w:rPr>
+          <w:rStyle w:val="af"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C318F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliation  3</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Institution, Department, Postal Code, Country). E-mail: (1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C318F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="00247928" w:rsidRPr="00247928">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00247928">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,ORCID profile link</w:t>
+      </w:r>
+      <w:r w:rsidR="00315816">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00315816" w:rsidRPr="006C318F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="00315816">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00315816" w:rsidRPr="006C318F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00315816">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00315816" w:rsidRPr="006C318F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="53458DE1" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Corresponding author E-mail: (10 pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E60DCDC" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRPr="00880AC1" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5505C1E2" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRPr="006D50F1" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58EBCC66" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRPr="00CB43D5" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
-[...166 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="6945"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w14:paraId="4581D087" w14:textId="77777777" w:rsidTr="007A48D4">
+        <w:trPr>
+          <w:trHeight w:val="312"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22630D75" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Article’s Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D07F654" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:pStyle w:val="ANJSAbstract"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Abstract</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w14:paraId="6E7B8BCD" w14:textId="77777777" w:rsidTr="007A48D4">
+        <w:trPr>
+          <w:trHeight w:val="1487"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2029A6FB" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Received:   XX.XX.20XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78F7C026" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Accepted:   XX.XX.20XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53937142" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Published:  XX.XX.20XX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6CC9C4" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:pStyle w:val="ANJSAbstractText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:rFonts w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>These instructions give you guidelines for preparing papers for ANJS using Microsoft Word. The electronic file of your paper will be formatted further at ANJS. Define all symbols used in the abstract. Do not cite references in the abstract. The abstract is preferred to contain a single paragraph of about 300 words maximum. For research articles, abstracts should give a pertinent overview of the work.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A854769" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:pStyle w:val="ANJSAbstractText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:rFonts w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Make sure to format your paragraphs in single space format, use </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:rFonts w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10 point</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:rFonts w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Century font.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06114D82" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:pStyle w:val="4"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60D716D7" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36943329" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:pStyle w:val="4"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w14:paraId="15697B7D" w14:textId="77777777" w:rsidTr="007A48D4">
+        <w:trPr>
+          <w:trHeight w:val="874"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AF247F" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keywords:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E17DAB4" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:pStyle w:val="ANKSKeywordList"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keyword 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="142DF892" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:pStyle w:val="ANKSKeywordList"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keyword 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A5AFF6" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:pStyle w:val="ANKSKeywordList"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(List at least four pertinent keywords specific to the article yet reasonably common within the subject discipline)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="695C4FAC" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w14:paraId="1565F571" w14:textId="77777777" w:rsidTr="007A48D4">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB32382" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="004F1E82">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Century" w:eastAsia="SimSun" w:hAnsi="Century" w:cstheme="majorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>http://doi.org/</w:t>
+              </w:r>
+              <w:r w:rsidRPr="004F1E82">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Century" w:eastAsia="SimSun" w:hAnsi="Century" w:cs="Century"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>10.22401/ANJS.xx.x.xx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w14:paraId="387AA83E" w14:textId="77777777" w:rsidTr="007A48D4">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0385A0E8" w14:textId="77777777" w:rsidR="00AC2C6B" w:rsidRPr="004F1E82" w:rsidRDefault="00AC2C6B" w:rsidP="007A48D4">
+            <w:pPr>
+              <w:pStyle w:val="ANJSAuthorEmail"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:rFonts w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Corresponding author: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="004F1E82">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cstheme="majorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>email@email.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="004F1E82">
+              <w:rPr>
+                <w:rFonts w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="568A3663" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F5548C9" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRPr="006D50F1" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55D6122C" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="108402F2" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRPr="004E3E24" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
@@ -733,55 +1228,55 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="TitleJOSA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E3E24">
         <w:rPr>
           <w:rStyle w:val="TitleJOSA"/>
         </w:rPr>
         <w:t xml:space="preserve">1. INTRODUCTION </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3371B30A" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BEE5828" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRPr="0040284E" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:pStyle w:val="TextJOSA"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text </w:t>
+        <w:t xml:space="preserve">Text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>text text text text text text text text text text text text text text text text text text text text text text text text text text text.</w:t>
+        <w:t>text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B8C1FB" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57F6B703" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ED7DF9C" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRPr="00821155" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -985,54 +1480,54 @@
           <w:i/>
           <w:iCs/>
           <w:position w:val="-32"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:object w:dxaOrig="2760" w:dyaOrig="720" w14:anchorId="7D6B244A">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:125.45pt;height:32.7pt" o:ole="" fillcolor="window">
-            <v:imagedata r:id="rId9" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:125.4pt;height:32.4pt" o:ole="" fillcolor="window">
+            <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1804315334" r:id="rId10"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1835979189" r:id="rId13"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00D959EB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44FDE315" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRPr="00D959EB" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1388,71 +1883,71 @@
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35731E71" w14:textId="77777777" w:rsidR="00BC0277" w:rsidRPr="00821155" w:rsidRDefault="00BC0277" w:rsidP="00BC0277">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C7EB669" wp14:editId="742881EE">
             <wp:extent cx="2447925" cy="1809750"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="7" name="Picture 7" descr="cycle"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="cycle"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2447925" cy="1809750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1578,51 +2073,73 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sciences</w:t>
       </w:r>
       <w:r w:rsidRPr="00821155">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (10 pt)</w:t>
+        <w:t xml:space="preserve"> (10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545AD738" w14:textId="77777777" w:rsidR="00BC0277" w:rsidRPr="00821155" w:rsidRDefault="00BC0277" w:rsidP="00BC0277">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BFF5968" w14:textId="77777777" w:rsidR="00BC0277" w:rsidRPr="00821155" w:rsidRDefault="00BC0277" w:rsidP="00BC0277">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00821155">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -1678,73 +2195,95 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00821155">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. Table title.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (10 pt)</w:t>
+        <w:t xml:space="preserve"> (10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2451" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1095"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="985"/>
+        <w:gridCol w:w="1071"/>
+        <w:gridCol w:w="964"/>
+        <w:gridCol w:w="966"/>
+        <w:gridCol w:w="1052"/>
+        <w:gridCol w:w="964"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC0277" w:rsidRPr="00A531F1" w14:paraId="3AE22E4D" w14:textId="77777777" w:rsidTr="000B0BA6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1067" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E15D15C" w14:textId="77777777" w:rsidR="00BC0277" w:rsidRPr="00821155" w:rsidRDefault="00BC0277" w:rsidP="000B0BA6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="360D8373" w14:textId="77777777" w:rsidR="00BC0277" w:rsidRPr="00821155" w:rsidRDefault="00BC0277" w:rsidP="000B0BA6">
@@ -2360,51 +2899,65 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02992135" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRPr="00821155" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="479BA5DA" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRPr="007F40C8" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F40C8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The heading of the References section must not be numbered.  All reference items must be in 12 pt font.  Please use Regular and Italic styles to distinguish different fields as shown in the References section.</w:t>
+        <w:t xml:space="preserve">The heading of the References section must not be numbered.  All reference items must be in 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F40C8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F40C8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> font.  Please use Regular and Italic styles to distinguish different fields as shown in the References section.</w:t>
       </w:r>
       <w:r w:rsidRPr="007F40C8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="007F40C8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Number the reference items consecutively in square brackets (e.g. [1]).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39366D7F" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F40C8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">When referring to a reference item, please simply use the reference number, as in [2].  Do not use “Ref. [3]” or “Reference [3]” except at the beginning of a sentence, e.g.  “Reference [3] shows …”.  </w:t>
@@ -2563,84 +3116,84 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ABBE9F2" w14:textId="77777777" w:rsidR="00B678D9" w:rsidRDefault="00B678D9" w:rsidP="00B678D9">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B678D9" w:rsidSect="00704572">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1077" w:right="811" w:bottom="1588" w:left="851" w:header="1417" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:fmt="upperRoman"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D752286" w14:textId="77777777" w:rsidR="001E2837" w:rsidRDefault="001E2837" w:rsidP="00037FB3">
+    <w:p w14:paraId="6B49AF71" w14:textId="77777777" w:rsidR="00690CC1" w:rsidRDefault="00690CC1" w:rsidP="00037FB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72ED02F1" w14:textId="77777777" w:rsidR="001E2837" w:rsidRDefault="001E2837" w:rsidP="00037FB3">
+    <w:p w14:paraId="19419797" w14:textId="77777777" w:rsidR="00690CC1" w:rsidRDefault="00690CC1" w:rsidP="00037FB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -2675,279 +3228,276 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="page" w:horzAnchor="page" w:tblpXSpec="right" w:tblpYSpec="bottom"/>
       <w:tblW w:w="281" w:type="pct"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="588"/>
+      <w:gridCol w:w="576"/>
     </w:tblGrid>
     <w:tr w:rsidR="00257778" w14:paraId="3F38C7F8" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="10166"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="498" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:textDirection w:val="btLr"/>
         </w:tcPr>
         <w:p w14:paraId="36FDBC97" w14:textId="77777777" w:rsidR="00257778" w:rsidRPr="001B2781" w:rsidRDefault="00883B3D" w:rsidP="00B678D9">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="a8"/>
             <w:ind w:left="113" w:right="113"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>ATU-FJIECE,</w:t>
           </w:r>
           <w:r w:rsidR="00FE3932">
             <w:rPr>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00BC4918">
             <w:rPr>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Volume: </w:t>
           </w:r>
           <w:r w:rsidR="00B678D9">
             <w:rPr>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>XX</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">, Issue: </w:t>
           </w:r>
-          <w:proofErr w:type="gramStart"/>
           <w:r w:rsidR="00B678D9">
             <w:rPr>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>XX</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r w:rsidRPr="00BC4918">
             <w:rPr>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00B678D9">
             <w:rPr>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>MMM</w:t>
-[...8 lines deleted...]
-            <w:t>, DD, YYYY</w:t>
+            <w:t>MMM, DD, YYYY</w:t>
           </w:r>
           <w:r w:rsidRPr="00BC4918">
             <w:rPr>
               <w:color w:val="002060"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>, © 2020 FJIECE, All Rights Reserved</w:t>
           </w:r>
           <w:r w:rsidRPr="001B2781">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00257778" w14:paraId="6F9500C5" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="498" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="005C4A24" w14:textId="77777777" w:rsidR="00257778" w:rsidRPr="001B2781" w:rsidRDefault="00257778" w:rsidP="00B678D9">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="a9"/>
             <w:rPr>
               <w14:numForm w14:val="lining"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00257778" w14:paraId="658E7FC0" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="768"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="498" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="424B8086" w14:textId="77777777" w:rsidR="00257778" w:rsidRDefault="00257778">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="a8"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="26C7D83F" w14:textId="77777777" w:rsidR="00257778" w:rsidRPr="00B42745" w:rsidRDefault="00257778" w:rsidP="00B42745">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="a9"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73089E45" w14:textId="77777777" w:rsidR="001E2837" w:rsidRDefault="001E2837" w:rsidP="00037FB3">
+    <w:p w14:paraId="6BE9718E" w14:textId="77777777" w:rsidR="00690CC1" w:rsidRDefault="00690CC1" w:rsidP="00037FB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76D51531" w14:textId="77777777" w:rsidR="001E2837" w:rsidRDefault="001E2837" w:rsidP="00037FB3">
+    <w:p w14:paraId="6A8FCCCA" w14:textId="77777777" w:rsidR="00690CC1" w:rsidRDefault="00690CC1" w:rsidP="00037FB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="2DA653E5" w14:textId="77777777" w:rsidR="00257778" w:rsidRDefault="00FE3932" w:rsidP="00704572">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="a8"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8415"/>
         <w:tab w:val="right" w:pos="10244"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57B58B26" wp14:editId="6AA80E9D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-245110</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-861695</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6915150" cy="1252855"/>
               <wp:effectExtent l="0" t="0" r="0" b="4445"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Group 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6915150" cy="1252855"/>
@@ -2965,51 +3515,51 @@
                           <a:off x="5514975" y="0"/>
                           <a:ext cx="1400175" cy="1252855"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6491F391" w14:textId="77777777" w:rsidR="00704572" w:rsidRDefault="00704572" w:rsidP="00704572">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
-                                <w:lang w:val="en-US"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CCDD95A" wp14:editId="40182A90">
                                   <wp:extent cx="1238250" cy="1190625"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                                   <wp:docPr id="3" name="Picture 3" descr="D:\Dr. Essam Al-Zaini\automative engineering books\Al-Furat Al-Awsat web sit\QS ranking\Untitled-1 copy.jpg"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 2" descr="D:\Dr. Essam Al-Zaini\automative engineering books\Al-Furat Al-Awsat web sit\QS ranking\Untitled-1 copy.jpg"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId1">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
@@ -3052,51 +3602,51 @@
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1323975" cy="1190625"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2110D5CD" w14:textId="77777777" w:rsidR="00704572" w:rsidRDefault="00704572" w:rsidP="00704572">
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
-                                <w:lang w:val="en-US"/>
+                                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A259A1F" wp14:editId="0F967FDD">
                                   <wp:extent cx="1057275" cy="1085850"/>
                                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                                   <wp:docPr id="1" name="Picture 1"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 1"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId2">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
@@ -3190,51 +3740,51 @@
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:group w14:anchorId="57B58B26" id="Group 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:-19.3pt;margin-top:-67.85pt;width:544.5pt;height:98.65pt;z-index:251665408" coordsize="69151,12528" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvRNCT5gIAAIIKAAAOAAAAZHJzL2Uyb0RvYy54bWzclslu2zAQhu8F+g4E742WSIotRA7SJA4K&#10;dAmQ9AFoiVpQiWRJ2lL69B2ObDlwCrRIUbiIDzLX4czHn0OeXwxdSzZcm0aKjAYnPiVc5LJoRJXR&#10;rw/LdzNKjGWiYK0UPKOP3NCLxds3571KeShr2RZcEzAiTNqrjNbWqtTzTF7zjpkTqbiAzlLqjlmo&#10;6sorNOvBetd6oe8nXi91obTMuTHQej120gXaL0ue2y9labglbUbBN4tfjd+V+3qLc5ZWmqm6ybdu&#10;sBd40bFGwKKTqWtmGVnr5pmprsm1NLK0J7nsPFmWTc4xBogm8A+iudVyrTCWKu0rNWECtAecXmw2&#10;/7y506QpMppQIlgHW4SrksSh6VWVwohbre7Vnd42VGPNRTuUunP/EAcZEOrjBJUPluTQmMyDOIiB&#10;fQ59QRiHszgesec17M2zeXl985uZ3m5hz/k3udMrkJDZUzJ/R+m+ZoojfOMYbCmFO0oPLr73ciDh&#10;CAoHOUrEDtAMoaIejPoo82+GCHlVM1HxS61lX3NWgHeBmwkxTFMdcJMaZ2TVf5IFbAZbW4mGDlDH&#10;cRDNz2JKngMPIt8PXNcB8AkbS5U29pbLjrhCRjUcE1yEbT4a65zaD3Hba2TbFMumbbGiq9VVq8mG&#10;wZFa4g/jOBjWCtJndB6HMVoW0s0H0yztGgtHvm26jM589xvV4KDciAKHWNa0Yxk8acWWkgMzIrLD&#10;aoCBjtZKFo/AS8vxaEMqgkIt9Q9KejjWGTXf10xzStoPApjPgyhyeQArUXwWQkU/7Vk97WEiB1MZ&#10;tZSMxSuLucOFIeQl7E3ZIK+9J1tfQYijf/9ckdF/okgA+QstnoanKFPUYjD3E9DDKLCdoF+DFjGB&#10;4nHeC+EIkjTKSXJ5dElC7hmvkiMnySkTupvnLIjgFsL0sruaomAeuPyDmTIJZ8k44JUlShTndEsd&#10;LV/+gTjxPoeHDl5A20eZe0k9rWN+3T8dFz8BAAD//wMAUEsDBBQABgAIAAAAIQCrGwMY4gAAAAwB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwDIbvg72D0WC31vGyZCWNU0rZdiqDtYPRmxqrSWhs&#10;h9hN0refe1pvEvr49f35atItG6h3jTUSxDwCRqa0qjGVhJ/9x2wBzHk0CltrSMKVHKyKx4ccM2VH&#10;803DzlcshBiXoYTa+y7j3JU1aXRz25EJt5PtNfqw9hVXPY4hXLf8JYpSrrEx4UONHW1qKs+7i5bw&#10;OeK4jsX7sD2fNtfDPvn63QqS8vlpWi+BeZr8Pww3/aAORXA62otRjrUSZvEiDWgYRJy8AbshURK9&#10;AjtKSEUKvMj5fYniDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC9E0JPmAgAAggoAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKsbAxjiAAAADAEA&#10;AA8AAAAAAAAAAAAAAAAAQAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABPBgAAAAA=&#10;">
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:55149;width:14002;height:12528;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQApnA24wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+lGZTsbGNbkItVHw19QNustckmL0bsquJf98VhD4OM3OG2eST6cSVBtdaVvAWxSCI&#10;K6tbrhUcf39eP0A4j6yxs0wKbuQgz2ZPG0y1HflA18LXIkDYpaig8b5PpXRVQwZdZHvi4J3sYNAH&#10;OdRSDzgGuOnkIo4TabDlsNBgT98NVefiYhSc9uPL++dY7vxxdVgmW2xXpb0p9TyfvtYgPE3+P/xo&#10;77WCBdyvhBsgsz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKZwNuMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6491F391" w14:textId="77777777" w:rsidR="00704572" w:rsidRDefault="00704572" w:rsidP="00704572">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
-                          <w:lang w:val="en-US"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CCDD95A" wp14:editId="40182A90">
                             <wp:extent cx="1238250" cy="1190625"/>
                             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                             <wp:docPr id="3" name="Picture 3" descr="D:\Dr. Essam Al-Zaini\automative engineering books\Al-Furat Al-Awsat web sit\QS ranking\Untitled-1 copy.jpg"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 2" descr="D:\Dr. Essam Al-Zaini\automative engineering books\Al-Furat Al-Awsat web sit\QS ranking\Untitled-1 copy.jpg"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
                                     <a:blip r:embed="rId1">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
@@ -3252,51 +3802,51 @@
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;width:13239;height:11906;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDm23SawgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8Iw&#10;FMXfB/sO4Q58W1NlltEZZQwGMnywuoc9XpK7pmtz0zVR67c3guDj4fz5cRar0XXiSENoPCuYZjkI&#10;Yu1Nw7WC7/3n8yuIEJENdp5JwZkCrJaPDwssjT9xRcddrEUa4VCiAhtjX0oZtCWHIfM9cfJ+/eAw&#10;JjnU0gx4SuOuk7M8L6TDhhPBYk8flnS7O7gE2QR9qPz/33TTyh/bFjjf2i+lJk/j+xuISGO8h2/t&#10;tVHwAtcr6QbI5QUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDm23SawgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="2110D5CD" w14:textId="77777777" w:rsidR="00704572" w:rsidRDefault="00704572" w:rsidP="00704572">
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
-                          <w:lang w:val="en-US"/>
+                          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A259A1F" wp14:editId="0F967FDD">
                             <wp:extent cx="1057275" cy="1085850"/>
                             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                             <wp:docPr id="1" name="Picture 1"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 1"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
                                     <a:blip r:embed="rId2">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
@@ -3356,51 +3906,51 @@
                           <w:color w:val="001848"/>
                         </w:rPr>
                         <w:t>ISSN -2708-3985</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00704572">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00704572">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00704572">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00704572">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C4586C2" wp14:editId="224FA5A2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-140335</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-383540</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1219200" cy="1403985"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="307" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -3444,69 +3994,69 @@
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="4C4586C2" id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-11.05pt;margin-top:-30.2pt;width:96pt;height:110.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAimLfiIwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvjSZE2MOEWXLsOA&#10;7gK0+wBZlmNhkqhJSuzu60fJaZptb8P0IJAieUgeUuubUStyFM5LMDUtZjklwnBopdnX9Nvj7s2S&#10;Eh+YaZkCI2r6JDy92bx+tR5sJUroQbXCEQQxvhpsTfsQbJVlnvdCMz8DKwwaO3CaBVTdPmsdGxBd&#10;q6zM87fZAK61DrjwHl/vJiPdJPyuEzx86TovAlE1xdpCul26m3hnmzWr9o7ZXvJTGewfqtBMGkx6&#10;hrpjgZGDk39BackdeOjCjIPOoOskF6kH7KbI/+jmoWdWpF6QHG/PNPn/B8s/H786ItuaXuXXlBim&#10;cUiPYgzkHYykjPwM1lfo9mDRMYz4jHNOvXp7D/y7Jwa2PTN7cescDL1gLdZXxMjsInTC8RGkGT5B&#10;i2nYIUACGjunI3lIB0F0nNPTeTaxFB5TlsUKB04JR1sxz69Wy0XKwarncOt8+CBAkyjU1OHwEzw7&#10;3vsQy2HVs0vM5kHJdieVSorbN1vlyJHhouzSOaH/5qYMGWq6WpSLhGwgxqcd0jLgIiupa7rM44nh&#10;rIp0vDdtkgOTapKxEmVO/ERKJnLC2IzTKGJs5K6B9gkJczDtLf4zFHpwPykZcGdr6n8cmBOUqI8G&#10;SV8V83lc8qTMF9clKu7S0lxamOEIVdNAySRuQ/oYiQ57i8PZyUTbSyWnknEXE5unfxOX/VJPXi+/&#10;e/MLAAD//wMAUEsDBBQABgAIAAAAIQDzViYb3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+x&#10;TsMwEIZ3JN7BOiS21m4EoQ1xqoqKhQGJgkRHN3biCPts2W4a3h5nott/uk//fVdvJ2vIqEIcHHJY&#10;LRkQha2TA/Ycvj5fF2sgMQmUwjhUHH5VhG1ze1OLSroLfqjxkHqSSzBWgoNOyVeUxlYrK+LSeYV5&#10;17lgRcpj6KkM4pLLraEFYyW1YsB8QQuvXrRqfw5ny+Hb6kHuw/uxk2bcv3W7Rz8Fz/n93bR7BpLU&#10;lP5hmPWzOjTZ6eTOKCMxHBZFscpoDiV7ADIT5WYD5DQH9gS0qen1D80fAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhACKYt+IjAgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPNWJhvfAAAACwEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="0043B4D8" w14:textId="77777777" w:rsidR="00704572" w:rsidRDefault="00704572" w:rsidP="00704572">
                     <w:pPr>
                       <w:jc w:val="right"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="60ED4CEF" w14:textId="77777777" w:rsidR="00257778" w:rsidRPr="00F32862" w:rsidRDefault="00257778" w:rsidP="00D37006">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="a8"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                          </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="023E2E4D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52E82880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="IJASEITHeading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="288"/>
         </w:tabs>
         <w:ind w:left="288" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
@@ -6046,72 +6596,72 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B0266"/>
     <w:rsid w:val="0000317D"/>
     <w:rsid w:val="000143F6"/>
     <w:rsid w:val="00014C5C"/>
     <w:rsid w:val="00015F19"/>
     <w:rsid w:val="00025950"/>
     <w:rsid w:val="00037FB3"/>
     <w:rsid w:val="00043EF7"/>
     <w:rsid w:val="00044DF7"/>
     <w:rsid w:val="00061887"/>
     <w:rsid w:val="00064CD4"/>
     <w:rsid w:val="0006629A"/>
     <w:rsid w:val="0008453B"/>
     <w:rsid w:val="000936D8"/>
     <w:rsid w:val="000956CF"/>
     <w:rsid w:val="000A37AD"/>
     <w:rsid w:val="000A76E3"/>
     <w:rsid w:val="000B11FB"/>
     <w:rsid w:val="000B726C"/>
     <w:rsid w:val="000B761C"/>
     <w:rsid w:val="000C44EC"/>
     <w:rsid w:val="000C5DEA"/>
     <w:rsid w:val="000C6E0A"/>
@@ -6121,88 +6671,91 @@
     <w:rsid w:val="000F4D85"/>
     <w:rsid w:val="001049D8"/>
     <w:rsid w:val="00117253"/>
     <w:rsid w:val="00123B07"/>
     <w:rsid w:val="001416BB"/>
     <w:rsid w:val="0014727E"/>
     <w:rsid w:val="00151AF7"/>
     <w:rsid w:val="0015650D"/>
     <w:rsid w:val="0015674C"/>
     <w:rsid w:val="00162CDC"/>
     <w:rsid w:val="00166907"/>
     <w:rsid w:val="0018141C"/>
     <w:rsid w:val="00181DA1"/>
     <w:rsid w:val="00183262"/>
     <w:rsid w:val="00187C1F"/>
     <w:rsid w:val="001953FA"/>
     <w:rsid w:val="001B2781"/>
     <w:rsid w:val="001B5517"/>
     <w:rsid w:val="001B5DD5"/>
     <w:rsid w:val="001C27DE"/>
     <w:rsid w:val="001C51E3"/>
     <w:rsid w:val="001D03B5"/>
     <w:rsid w:val="001D097A"/>
     <w:rsid w:val="001D21EB"/>
     <w:rsid w:val="001D3D43"/>
+    <w:rsid w:val="001D55B1"/>
     <w:rsid w:val="001E1EC2"/>
     <w:rsid w:val="001E21A8"/>
     <w:rsid w:val="001E231D"/>
     <w:rsid w:val="001E2837"/>
     <w:rsid w:val="001F647B"/>
     <w:rsid w:val="001F76BE"/>
     <w:rsid w:val="002042EB"/>
     <w:rsid w:val="0020768F"/>
     <w:rsid w:val="00207B48"/>
     <w:rsid w:val="00210665"/>
     <w:rsid w:val="00213669"/>
     <w:rsid w:val="00214B2E"/>
     <w:rsid w:val="002213B9"/>
     <w:rsid w:val="00221D16"/>
     <w:rsid w:val="0022278E"/>
     <w:rsid w:val="00225083"/>
     <w:rsid w:val="0022610F"/>
     <w:rsid w:val="00230DD4"/>
     <w:rsid w:val="00235A12"/>
     <w:rsid w:val="0024077F"/>
     <w:rsid w:val="00242CB4"/>
     <w:rsid w:val="00246851"/>
+    <w:rsid w:val="00247928"/>
     <w:rsid w:val="00257778"/>
     <w:rsid w:val="00262EEC"/>
     <w:rsid w:val="00267997"/>
     <w:rsid w:val="002A352F"/>
     <w:rsid w:val="002A5E3F"/>
     <w:rsid w:val="002B583F"/>
     <w:rsid w:val="002C4D4A"/>
     <w:rsid w:val="002D23C9"/>
     <w:rsid w:val="002D7659"/>
     <w:rsid w:val="002E25B2"/>
     <w:rsid w:val="002F2F32"/>
     <w:rsid w:val="002F3080"/>
     <w:rsid w:val="0030566B"/>
     <w:rsid w:val="003061BF"/>
     <w:rsid w:val="003067B2"/>
     <w:rsid w:val="00310830"/>
+    <w:rsid w:val="00315816"/>
     <w:rsid w:val="003276F8"/>
     <w:rsid w:val="00331289"/>
     <w:rsid w:val="00333A11"/>
     <w:rsid w:val="00347024"/>
     <w:rsid w:val="00351F8C"/>
     <w:rsid w:val="003624EF"/>
     <w:rsid w:val="0036455C"/>
     <w:rsid w:val="00366452"/>
     <w:rsid w:val="00370EDE"/>
     <w:rsid w:val="00372D7B"/>
     <w:rsid w:val="00381F55"/>
     <w:rsid w:val="00385D59"/>
     <w:rsid w:val="00387BC6"/>
     <w:rsid w:val="003942AE"/>
     <w:rsid w:val="003A3542"/>
     <w:rsid w:val="003B5174"/>
     <w:rsid w:val="003C7F0C"/>
     <w:rsid w:val="003D19B2"/>
     <w:rsid w:val="003D519D"/>
     <w:rsid w:val="003E5692"/>
     <w:rsid w:val="004024C4"/>
     <w:rsid w:val="00424E20"/>
     <w:rsid w:val="00441F8D"/>
     <w:rsid w:val="004434B8"/>
     <w:rsid w:val="0045186D"/>
@@ -6246,50 +6799,51 @@
     <w:rsid w:val="005A6336"/>
     <w:rsid w:val="005B1335"/>
     <w:rsid w:val="005C56DF"/>
     <w:rsid w:val="005C77CB"/>
     <w:rsid w:val="005C79E4"/>
     <w:rsid w:val="005D0E28"/>
     <w:rsid w:val="005D1387"/>
     <w:rsid w:val="005D2A9B"/>
     <w:rsid w:val="005D47FE"/>
     <w:rsid w:val="005F3409"/>
     <w:rsid w:val="005F3ED6"/>
     <w:rsid w:val="005F505F"/>
     <w:rsid w:val="0061175F"/>
     <w:rsid w:val="006222E0"/>
     <w:rsid w:val="00622F21"/>
     <w:rsid w:val="00623124"/>
     <w:rsid w:val="00632E35"/>
     <w:rsid w:val="00634258"/>
     <w:rsid w:val="006360A1"/>
     <w:rsid w:val="006413F2"/>
     <w:rsid w:val="00644CBF"/>
     <w:rsid w:val="00660AD9"/>
     <w:rsid w:val="00677182"/>
     <w:rsid w:val="0068420A"/>
     <w:rsid w:val="00687168"/>
+    <w:rsid w:val="00690CC1"/>
     <w:rsid w:val="00693220"/>
     <w:rsid w:val="006959E0"/>
     <w:rsid w:val="006A289E"/>
     <w:rsid w:val="006B0266"/>
     <w:rsid w:val="006C14E3"/>
     <w:rsid w:val="006D5C41"/>
     <w:rsid w:val="006D7C42"/>
     <w:rsid w:val="006F0538"/>
     <w:rsid w:val="007001E7"/>
     <w:rsid w:val="00701DA5"/>
     <w:rsid w:val="00704572"/>
     <w:rsid w:val="0070522B"/>
     <w:rsid w:val="007075DD"/>
     <w:rsid w:val="00714703"/>
     <w:rsid w:val="00714704"/>
     <w:rsid w:val="00720A7B"/>
     <w:rsid w:val="00720F62"/>
     <w:rsid w:val="00723A9C"/>
     <w:rsid w:val="00727160"/>
     <w:rsid w:val="0073097F"/>
     <w:rsid w:val="00732A8D"/>
     <w:rsid w:val="007405E5"/>
     <w:rsid w:val="0074144E"/>
     <w:rsid w:val="00756396"/>
     <w:rsid w:val="0075762C"/>
@@ -6356,50 +6910,51 @@
     <w:rsid w:val="009D1127"/>
     <w:rsid w:val="009D1D53"/>
     <w:rsid w:val="009D338B"/>
     <w:rsid w:val="009E408A"/>
     <w:rsid w:val="009E4FE9"/>
     <w:rsid w:val="009F30D8"/>
     <w:rsid w:val="009F39DE"/>
     <w:rsid w:val="009F4DC7"/>
     <w:rsid w:val="00A02B1D"/>
     <w:rsid w:val="00A06914"/>
     <w:rsid w:val="00A1291A"/>
     <w:rsid w:val="00A131B6"/>
     <w:rsid w:val="00A13E08"/>
     <w:rsid w:val="00A149F1"/>
     <w:rsid w:val="00A21470"/>
     <w:rsid w:val="00A36FDE"/>
     <w:rsid w:val="00A41A60"/>
     <w:rsid w:val="00A648CB"/>
     <w:rsid w:val="00A83E62"/>
     <w:rsid w:val="00A90DB6"/>
     <w:rsid w:val="00A94A11"/>
     <w:rsid w:val="00A972AA"/>
     <w:rsid w:val="00AA3948"/>
     <w:rsid w:val="00AB7296"/>
     <w:rsid w:val="00AC0FB8"/>
+    <w:rsid w:val="00AC2C6B"/>
     <w:rsid w:val="00AC3945"/>
     <w:rsid w:val="00AC7E79"/>
     <w:rsid w:val="00AD00A9"/>
     <w:rsid w:val="00AD3967"/>
     <w:rsid w:val="00AE4A80"/>
     <w:rsid w:val="00AF3594"/>
     <w:rsid w:val="00AF3833"/>
     <w:rsid w:val="00AF3952"/>
     <w:rsid w:val="00B02289"/>
     <w:rsid w:val="00B0632D"/>
     <w:rsid w:val="00B14A62"/>
     <w:rsid w:val="00B1521F"/>
     <w:rsid w:val="00B26323"/>
     <w:rsid w:val="00B37C33"/>
     <w:rsid w:val="00B41F9E"/>
     <w:rsid w:val="00B42745"/>
     <w:rsid w:val="00B437D4"/>
     <w:rsid w:val="00B47C09"/>
     <w:rsid w:val="00B546D6"/>
     <w:rsid w:val="00B601DA"/>
     <w:rsid w:val="00B6100B"/>
     <w:rsid w:val="00B65452"/>
     <w:rsid w:val="00B678D9"/>
     <w:rsid w:val="00B76220"/>
     <w:rsid w:val="00B8506B"/>
@@ -6426,50 +6981,51 @@
     <w:rsid w:val="00C80E46"/>
     <w:rsid w:val="00C84705"/>
     <w:rsid w:val="00C91272"/>
     <w:rsid w:val="00CB2387"/>
     <w:rsid w:val="00CB7B2F"/>
     <w:rsid w:val="00CD0364"/>
     <w:rsid w:val="00CD35C9"/>
     <w:rsid w:val="00CE1E8C"/>
     <w:rsid w:val="00CF3152"/>
     <w:rsid w:val="00CF3D54"/>
     <w:rsid w:val="00CF5E64"/>
     <w:rsid w:val="00D043C9"/>
     <w:rsid w:val="00D141FD"/>
     <w:rsid w:val="00D216C2"/>
     <w:rsid w:val="00D25F44"/>
     <w:rsid w:val="00D26529"/>
     <w:rsid w:val="00D2702B"/>
     <w:rsid w:val="00D31463"/>
     <w:rsid w:val="00D37006"/>
     <w:rsid w:val="00D5588E"/>
     <w:rsid w:val="00D55E0E"/>
     <w:rsid w:val="00D572E4"/>
     <w:rsid w:val="00D62431"/>
     <w:rsid w:val="00D65649"/>
     <w:rsid w:val="00D656D9"/>
+    <w:rsid w:val="00D733F5"/>
     <w:rsid w:val="00D74A00"/>
     <w:rsid w:val="00D76DF9"/>
     <w:rsid w:val="00D77FA6"/>
     <w:rsid w:val="00D93E5F"/>
     <w:rsid w:val="00D947DD"/>
     <w:rsid w:val="00DA7A02"/>
     <w:rsid w:val="00DB3C04"/>
     <w:rsid w:val="00DB7391"/>
     <w:rsid w:val="00DC4399"/>
     <w:rsid w:val="00DC6D4E"/>
     <w:rsid w:val="00DC7BE4"/>
     <w:rsid w:val="00DD664D"/>
     <w:rsid w:val="00DE1E42"/>
     <w:rsid w:val="00DE31FC"/>
     <w:rsid w:val="00DF0C32"/>
     <w:rsid w:val="00E03AD2"/>
     <w:rsid w:val="00E32A43"/>
     <w:rsid w:val="00E47770"/>
     <w:rsid w:val="00E510F8"/>
     <w:rsid w:val="00E53CA3"/>
     <w:rsid w:val="00E55104"/>
     <w:rsid w:val="00E637B9"/>
     <w:rsid w:val="00E7355C"/>
     <w:rsid w:val="00E73985"/>
     <w:rsid w:val="00E74BCF"/>
@@ -6530,63 +7086,63 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="650908BF"/>
   <w15:docId w15:val="{03B464B2-B986-40A0-A40D-45C51D0493EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6914,818 +7470,813 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="360" w:hanging="360"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="TableNormal1"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00424E20"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
+    <w:name w:val="نص في بالون Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00424E20"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F02CF6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00037FB3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
+    <w:name w:val="رأس الصفحة Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00037FB3"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00037FB3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
+    <w:name w:val="تذييل الصفحة Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00037FB3"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00037FB3"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITAuthorName">
     <w:name w:val="IJASEIT Author Name"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITAuthorAffiliation">
     <w:name w:val="IJASEIT Author Affiliation"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITHeading2">
     <w:name w:val="IJASEIT Heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:next w:val="IJASEITParagraph"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="150" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITNomenclature">
     <w:name w:val="IJASEIT Nomenclature"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:next w:val="IJASEITParagraph"/>
     <w:qFormat/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="left" w:pos="3969"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITAbstractHeading">
     <w:name w:val="IJASEIT Abstract Heading"/>
     <w:basedOn w:val="IJASEITAbtract"/>
     <w:next w:val="IJASEITAbtract"/>
     <w:link w:val="IJASEITAbstractHeadingChar"/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IJASEITAbstractHeadingChar">
     <w:name w:val="IJASEIT Abstract Heading Char"/>
     <w:link w:val="IJASEITAbstractHeading"/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITAbtract">
     <w:name w:val="IJASEIT Abtract"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:link w:val="IJASEITAbtractChar"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IJASEITAbtractChar">
     <w:name w:val="IJASEIT Abtract Char"/>
     <w:link w:val="IJASEITAbtract"/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITParagraph">
     <w:name w:val="IJASEIT Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="IJASEITParagraphChar"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:ind w:firstLine="216"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITHeading1">
     <w:name w:val="IJASEIT Heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:next w:val="IJASEITParagraph"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:after="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:smallCaps/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="aa">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITTableCell">
     <w:name w:val="IJASEIT Table Cell"/>
     <w:basedOn w:val="IJASEITParagraph"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITTitle">
     <w:name w:val="IJASEIT Title"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:next w:val="IJASEITAuthorName"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="2560"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:sz w:val="36"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITHeading3">
     <w:name w:val="IJASEIT Heading 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:next w:val="IJASEITParagraph"/>
     <w:link w:val="IJASEITHeading3Char"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="120" w:after="60"/>
       <w:ind w:firstLine="216"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITTableCaption">
     <w:name w:val="IJASEIT Table Caption"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:next w:val="IJASEITParagraph"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:smallCaps/>
       <w:sz w:val="16"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IJASEITParagraphChar">
     <w:name w:val="IJASEIT Paragraph Char"/>
     <w:link w:val="IJASEITParagraph"/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="IEEEBullet1">
     <w:name w:val="IEEE Bullet 1"/>
-    <w:basedOn w:val="NoList"/>
+    <w:basedOn w:val="a2"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITFigureCaptionSingle-Line">
     <w:name w:val="IJASEIT Figure Caption Single-Line"/>
     <w:basedOn w:val="IJASEITTitle"/>
     <w:next w:val="IJASEITParagraph"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IJASEITHeading3Char">
     <w:name w:val="IJASEIT Heading 3 Char"/>
     <w:link w:val="IJASEITHeading3"/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITFigure">
     <w:name w:val="IJASEIT Figure"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:next w:val="IJASEITFigureCaptionSingle-Line"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITReferenceItem">
     <w:name w:val="IJASEIT Reference Item"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="432"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:ind w:left="432" w:hanging="432"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:sz w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITFigureCaptionMulti-Lines">
     <w:name w:val="IJASEIT Figure Caption Multi-Lines"/>
     <w:basedOn w:val="IJASEITFigureCaptionSingle-Line"/>
     <w:next w:val="IJASEITParagraph"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITTableHeaderCentered">
     <w:name w:val="IJASEIT Table Header Centered"/>
     <w:basedOn w:val="IJASEITTableCell"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITTableHeaderLeft-Justified">
     <w:name w:val="IJASEIT Table Header Left-Justified"/>
     <w:basedOn w:val="IJASEITTableCell"/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
+    <w:name w:val="نص تعليق ختامي Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:styleId="ad">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char3">
+    <w:name w:val="نص حاشية سفلية Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="af">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
+  <w:style w:type="character" w:styleId="af0">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IJASEITEquation">
     <w:name w:val="IJASEIT Equation"/>
     <w:basedOn w:val="IJASEITParagraph"/>
     <w:qFormat/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="2438"/>
         <w:tab w:val="right" w:pos="4876"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleISCAuthorAffiliationSuperscript">
     <w:name w:val="Style ISC Author Affiliation + Superscript"/>
     <w:basedOn w:val="IJASEITAuthorAffiliation"/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:iCs/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable21">
     <w:name w:val="Plain Table 21"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="42"/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
@@ -7762,299 +8313,299 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char4">
+    <w:name w:val="نص تعليق Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="af2">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00732A8D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="nlmpublisher-name">
     <w:name w:val="nlm_publisher-name"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:rsid w:val="00732A8D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="nlmpublisher-loc">
     <w:name w:val="nlm_publisher-loc"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:rsid w:val="00732A8D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="QJES-body-text">
     <w:name w:val="QJES-body-text"/>
     <w:rsid w:val="00732A8D"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="238"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorAffiliation">
     <w:name w:val="Author Affiliation"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:rsid w:val="00CF5E64"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraph">
     <w:name w:val="Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:rsid w:val="00CF5E64"/>
     <w:pPr>
       <w:ind w:firstLine="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
     <w:name w:val="Reference"/>
     <w:basedOn w:val="Paragraph"/>
     <w:rsid w:val="00CF5E64"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:ind w:left="426" w:hanging="426"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorEmail">
     <w:name w:val="Author Email"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="009A7A48"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="af3">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009A7A48"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A7A48"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
     <w:name w:val="Author"/>
     <w:rsid w:val="00EE086B"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="40"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:noProof/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00EE086B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1Char">
+    <w:name w:val="العنوان 1 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EE086B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="2Char">
+    <w:name w:val="عنوان 2 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EE086B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char5">
+    <w:name w:val="نص أساسي Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af5"/>
     <w:rsid w:val="00EE086B"/>
     <w:rPr>
       <w:spacing w:val="-1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char5"/>
     <w:rsid w:val="00EE086B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="288"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="288"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="-1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar1">
     <w:name w:val="Body Text Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EE086B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="af6">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00EE086B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="infolabel">
     <w:name w:val="info_label"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EE086B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="infovalue">
     <w:name w:val="info_value"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EE086B"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable22">
     <w:name w:val="Plain Table 22"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="42"/>
     <w:rsid w:val="006C14E3"/>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
@@ -8091,53 +8642,53 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+  <w:style w:type="table" w:styleId="2-4">
     <w:name w:val="Medium Shading 2 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="64"/>
     <w:rsid w:val="003B5174"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
@@ -8230,53 +8781,53 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent5">
+  <w:style w:type="table" w:styleId="-5">
     <w:name w:val="Light List Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="003B5174"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
@@ -8312,53 +8863,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="-1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="003B5174"/>
     <w:rPr>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
@@ -8407,157 +8958,227 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorName">
     <w:name w:val="Author Name"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:rsid w:val="000F4D85"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="af7">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00310830"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractKeywordsJOSA">
     <w:name w:val="Abstract&amp;Keywords JOSA"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="AbstractKeywordsJOSAChar"/>
     <w:rsid w:val="00B678D9"/>
     <w:pPr>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractKeywordsJOSAChar">
     <w:name w:val="Abstract&amp;Keywords JOSA Char"/>
     <w:link w:val="AbstractKeywordsJOSA"/>
     <w:rsid w:val="00B678D9"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ReferencesJOSA">
     <w:name w:val="References JOSA"/>
-    <w:basedOn w:val="NoList"/>
+    <w:basedOn w:val="a2"/>
     <w:rsid w:val="00B678D9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleJOSA">
     <w:name w:val="Title JOSA"/>
     <w:rsid w:val="00B678D9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextJOSA">
     <w:name w:val="Text JOSA"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="TextJOSAChar"/>
     <w:rsid w:val="00B678D9"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:val="ro-RO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextJOSAChar">
     <w:name w:val="Text JOSA Char"/>
     <w:link w:val="TextJOSA"/>
     <w:rsid w:val="00B678D9"/>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:val="ro-RO"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANJSAbstract">
+    <w:name w:val="ANJS_Abstract"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC2C6B"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANJSAuthorEmail">
+    <w:name w:val="ANJS_Author Email"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC2C6B"/>
+    <w:pPr>
+      <w:spacing w:before="20" w:after="20"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century" w:cstheme="minorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANKSKeywordList">
+    <w:name w:val="ANKS_KeywordList"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC2C6B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Century" w:cstheme="majorBidi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANJSAbstractText">
+    <w:name w:val="ANJS_AbstractText"/>
+    <w:basedOn w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC2C6B"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:firstLine="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+      <w:b w:val="0"/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="45570646">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="109978141">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8717,51 +9338,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2029597856">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.22401/ANJS.xx.x.xx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9076,94 +9697,94 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress>ATU-FJIECE Vol. 1, No. 1  March 2020</CompanyAddress>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{223F0665-306A-4A5E-ABBA-A16E42C40245}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E59E7D6-BCAC-4B6A-BD30-2A1AD961ECAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1417</Words>
-  <Characters>6164</Characters>
+  <Words>1172</Words>
+  <Characters>6683</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>186</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>العنوان</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Al-Furat Journal of Innovation in Electronics and Computer Engineeing (FJIECE)</vt:lpstr>
-      <vt:lpstr/>
+      <vt:lpstr>Al-Furat Journal of Innovation in Electronics and Computer Engineeing (FJIECE)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ATU-FJIECE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7538</CharactersWithSpaces>
+  <CharactersWithSpaces>7840</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Al-Furat Journal of Innovation in Electronics and Computer Engineeing (FJIECE)</dc:title>
   <dc:creator>Dr.Essam Al-Zaini PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>bf8d9050c9b0c6ef58fa90be90e4f5a0efda663ee89b2057dcbe584fce581688</vt:lpwstr>
   </property>
 </Properties>
 </file>